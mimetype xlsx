--- v0 (2026-05-13)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>EMENDA PARLAMENTAR — MÁRCIO JERRY — Nº 38930001/2023</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>MÁRCIO JERRY</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>38930001/2023</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -77,54 +77,57 @@
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>R$ 50.000,00</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valor Empenhado</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>- / -</t>
   </si>
@@ -562,93 +565,93 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>