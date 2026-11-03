--- v1 (2026-07-26)
+++ v2 (2026-11-03)
@@ -12,154 +12,292 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► MARCIO JERRY — Nº 50410002/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>MARCIO JERRY</t>
+  </si>
+  <si>
+    <t>50410002/2026</t>
+  </si>
+  <si>
+    <t>COMISSÃO</t>
+  </si>
+  <si>
+    <t>INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA EM SAÚDE</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>GOVERNADOR EDISON LOBAO</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 63.666,23</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>12,7%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 708002 | Data: 08/07/2026 | Vl. Empenhado: R$ 54.604,16 | Vl. Liquidado: R$ 54.604,16 | Vl. Pago: R$ 54.604,16</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>AUTO POSTO RIBEIRÃOZINHO</t>
+  </si>
+  <si>
+    <t>10.257.566/0001-57</t>
+  </si>
+  <si>
+    <t>3.3.90.30.01</t>
+  </si>
+  <si>
+    <t>1004 / 6170</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>82025/2025</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 708002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 54.604,16</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 708002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 805002 | Data: 05/08/2026 | Vl. Empenhado: R$ 9.062,07 | Vl. Liquidado: R$ 9.062,07 | Vl. Pago: R$ 9.062,07</t>
+  </si>
+  <si>
+    <t>R DE C DA S LIMA CONFECÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>44.407.646/0001-63</t>
+  </si>
+  <si>
+    <t>3.3.90.30.23 - MATERIAL DE UNIFORMES, TECIDOS E AVIAMENTOS</t>
+  </si>
+  <si>
+    <t>1004 - GESTÃO POLITICA DA SAÚDE / 6168 - MANUTENÇÃO DO A.C.S</t>
+  </si>
+  <si>
+    <t>150/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 805002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 9.062,07</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 805002 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► MÁRCIO JERRY — Nº 202638930003/2026</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>MÁRCIO JERRY</t>
   </si>
   <si>
     <t>202638930003/2026</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202638930003-MARCIO JERRY ao ente 01597627000134 - MUNICIPIO DE GOVERNADOR...</t>
   </si>
   <si>
-    <t>Federal</t>
-[...7 lines deleted...]
-  <si>
     <t>R$ 447.750,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...1 lines deleted...]
-  <si>
     <t>Pavimentação</t>
   </si>
   <si>
-    <t>Localidade</t>
-[...25 lines deleted...]
-  <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202638930003-MARCIO JERRY ao ente 01597627000134 - MUNICIPIO DE GOVERNADOR EDISON LOBAO</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120003/2025</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>42120003/2025</t>
   </si>
   <si>
     <t>EQUIPAMENTO</t>
   </si>
   <si>
     <t>R$ 199.732,00</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>SAÚDE</t>
@@ -182,53 +320,50 @@
   <si>
     <t>R$ 445.500,00</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202538930009-MARCIO JERRY ao ente 01597627000134 - MUNICIPIO DE GOVERNADOR EDISON LOBAO</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390008/2025</t>
   </si>
   <si>
     <t>iNCREMENTO PAP</t>
   </si>
   <si>
-    <t>R$ 500.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120002/2025</t>
   </si>
   <si>
     <t>42120002/2025</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
   </si>
   <si>
     <t>► DR. BENJAMIM — Nº 43590002/2025</t>
   </si>
   <si>
     <t>DR. BENJAMIM</t>
   </si>
   <si>
     <t>43590002/2025</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390007/2025</t>
@@ -293,75 +428,75 @@
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01597627000134 - MUNICIPIO DE GOVERNADOR EDISON LOBAO</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110001/2023</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110001/2023</t>
   </si>
   <si>
     <t>R$ 33.000,00</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
+    <t>► HILDO ROCHA — Nº 33930001/2023</t>
+  </si>
+  <si>
+    <t>HILDO ROCHA</t>
+  </si>
+  <si>
+    <t>33930001/2023</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
     <t>► WEVERTON — Nº 40840004/2023</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
     <t>40840004/2023</t>
   </si>
   <si>
     <t>R$ 178.558,00</t>
-  </si>
-[...13 lines deleted...]
-    <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>► MÁRCIO JERRY — Nº 38930001/2023</t>
   </si>
   <si>
     <t>38930001/2023</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202242120004/2022</t>
   </si>
   <si>
     <t>202242120004/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202242120004-Josivaldo JP ao ente 01597627000134 - MUNICIPIO DE GOVERNADOR...</t>
   </si>
   <si>
     <t>R$ 730.000,00</t>
   </si>
@@ -391,156 +526,282 @@
   </si>
   <si>
     <t>71110004/2022</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>► HILDO ROCHA — Nº 33930006/2022</t>
   </si>
   <si>
     <t>33930006/2022</t>
   </si>
   <si>
     <t>R$ 250.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -809,54 +1070,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J261"/>
+  <dimension ref="A1:J301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J256" sqref="J256"/>
+      <selection activeCell="J296" sqref="J296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -993,3808 +1254,4304 @@
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="3">
+        <v>1600</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>20610</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="3" t="s">
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>81801</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B27" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="3"/>
-[...3 lines deleted...]
-      <c r="E16" s="3" t="s">
+      <c r="C27" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="D27" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="J16" s="6" t="s">
-[...13 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E18" t="s">
-[...22 lines deleted...]
-      <c r="D19" t="s">
+      <c r="F27" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="E19" t="s">
-[...62 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="G27" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="2"/>
-[...38 lines deleted...]
-        <v>11</v>
+      <c r="H27" s="10" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-        <v>45</v>
+        <v>64</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1600</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="F28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="16">
+        <v>114</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21">
+        <v>80802</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="23"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F44" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G28" s="3" t="s">
+      <c r="G44" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="H44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
         <v>20</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="B46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" t="s">
         <v>21</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="D46" t="s">
+        <v>78</v>
+      </c>
+      <c r="E46" t="s">
         <v>5</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F46" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" t="s">
         <v>7</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H46" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
-      <c r="A31" t="s">
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
         <v>9</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" t="s">
         <v>23</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="D47" t="s">
+        <v>79</v>
+      </c>
+      <c r="E47" t="s">
         <v>25</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F47" t="s">
         <v>26</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G47" t="s">
         <v>8</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H47" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
-      <c r="A32" t="s">
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
         <v>27</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="B48" t="s">
+        <v>77</v>
+      </c>
+      <c r="C48" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="D48" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" t="s">
         <v>29</v>
       </c>
-      <c r="F32" t="s">
-[...2 lines deleted...]
-      <c r="G32" t="s">
+      <c r="F48" t="s">
+        <v>51</v>
+      </c>
+      <c r="G48" t="s">
         <v>31</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" t="s">
+      <c r="H48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" t="s">
         <v>33</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="D49" t="s">
+        <v>80</v>
+      </c>
+      <c r="E49" t="s">
         <v>6</v>
       </c>
-      <c r="F33" t="s">
-[...21 lines deleted...]
-      <c r="A39" s="4" t="s">
+      <c r="F49" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="23"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B55" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C55" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="D55" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E55" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F39" s="4" t="s">
+      <c r="F55" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G39" s="4" t="s">
+      <c r="G55" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H39" s="4" t="s">
+      <c r="H55" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
-[...13 lines deleted...]
-      <c r="F40" s="3" t="s">
+    <row r="56" spans="1:10">
+      <c r="A56" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F56" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G40" s="3" t="s">
+      <c r="G56" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H40" s="3" t="s">
+      <c r="H56" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I40" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A42" t="s">
+      <c r="I56" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
         <v>20</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B58" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" t="s">
         <v>21</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="D58" t="s">
+        <v>87</v>
+      </c>
+      <c r="E58" t="s">
         <v>5</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="F58" t="s">
+        <v>75</v>
+      </c>
+      <c r="G58" t="s">
         <v>7</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H58" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
-      <c r="A43" t="s">
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
         <v>9</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B59" t="s">
         <v>18</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C59" t="s">
         <v>23</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="D59" t="s">
+        <v>88</v>
+      </c>
+      <c r="E59" t="s">
         <v>25</v>
       </c>
-      <c r="G43" t="s">
+      <c r="F59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G59" t="s">
         <v>8</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H59" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
-      <c r="A44" t="s">
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
         <v>27</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B60" t="s">
+        <v>86</v>
+      </c>
+      <c r="C60" t="s">
         <v>28</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="D60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60" t="s">
         <v>29</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="F60" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" t="s">
         <v>31</v>
       </c>
-      <c r="H44" t="s">
-[...4 lines deleted...]
-      <c r="A45" t="s">
+      <c r="H60" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
         <v>32</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" t="s">
         <v>33</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="D61" t="s">
+        <v>80</v>
+      </c>
+      <c r="E61" t="s">
         <v>6</v>
       </c>
-      <c r="F45" t="s">
-[...21 lines deleted...]
-      <c r="A51" s="4" t="s">
+      <c r="F61" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="23"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B67" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C67" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="D67" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="E67" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F51" s="4" t="s">
+      <c r="F67" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G51" s="4" t="s">
+      <c r="G67" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H51" s="4" t="s">
+      <c r="H67" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
-[...13 lines deleted...]
-      <c r="F52" s="3" t="s">
+    <row r="68" spans="1:10">
+      <c r="A68" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F68" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G52" s="3" t="s">
+      <c r="G68" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H52" s="3" t="s">
+      <c r="H68" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" t="s">
+        <v>95</v>
+      </c>
+      <c r="E70" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" t="s">
+        <v>91</v>
+      </c>
+      <c r="G70" t="s">
+        <v>7</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>93</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" t="s">
+        <v>96</v>
+      </c>
+      <c r="E71" t="s">
+        <v>25</v>
+      </c>
+      <c r="F71" t="s">
+        <v>26</v>
+      </c>
+      <c r="G71" t="s">
+        <v>8</v>
+      </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B72" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" t="s">
+        <v>28</v>
+      </c>
+      <c r="D72" t="s">
+        <v>94</v>
+      </c>
+      <c r="E72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F72" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>32</v>
+      </c>
+      <c r="B73" t="s">
+        <v>51</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" t="s">
+        <v>6</v>
+      </c>
+      <c r="F73" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="23"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B78" s="2"/>
+      <c r="C78" s="2"/>
+      <c r="D78" s="2"/>
+      <c r="E78" s="2"/>
+      <c r="F78" s="2"/>
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I52" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="I80" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
         <v>20</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B82" t="s">
+        <v>100</v>
+      </c>
+      <c r="C82" t="s">
         <v>21</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54" t="s">
+      <c r="D82" t="s">
+        <v>102</v>
+      </c>
+      <c r="E82" t="s">
         <v>5</v>
       </c>
-      <c r="F54" t="s">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="F82" t="s">
+        <v>75</v>
+      </c>
+      <c r="G82" t="s">
         <v>7</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H82" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="55" spans="1:10">
-      <c r="A55" t="s">
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
         <v>9</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B83" t="s">
         <v>18</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C83" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55" t="s">
+      <c r="D83" t="s">
+        <v>88</v>
+      </c>
+      <c r="E83" t="s">
         <v>25</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G83" t="s">
+        <v>8</v>
+      </c>
+      <c r="H83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>27</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>28</v>
+      </c>
+      <c r="D84" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" t="s">
+        <v>29</v>
+      </c>
+      <c r="F84" t="s">
+        <v>51</v>
+      </c>
+      <c r="G84" t="s">
+        <v>31</v>
+      </c>
+      <c r="H84" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" t="s">
+        <v>51</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" t="s">
+        <v>80</v>
+      </c>
+      <c r="E85" t="s">
+        <v>6</v>
+      </c>
+      <c r="F85" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="23"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J92" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>20</v>
+      </c>
+      <c r="B94" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D94" t="s">
+        <v>102</v>
+      </c>
+      <c r="E94" t="s">
+        <v>5</v>
+      </c>
+      <c r="F94" t="s">
+        <v>75</v>
+      </c>
+      <c r="G94" t="s">
+        <v>7</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" t="s">
+        <v>23</v>
+      </c>
+      <c r="D95" t="s">
+        <v>88</v>
+      </c>
+      <c r="E95" t="s">
+        <v>25</v>
+      </c>
+      <c r="F95" t="s">
         <v>26</v>
       </c>
-      <c r="G55" t="s">
+      <c r="G95" t="s">
         <v>8</v>
       </c>
-      <c r="H55" t="s">
+      <c r="H95" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
-      <c r="A56" t="s">
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
         <v>27</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B96" t="s">
+        <v>106</v>
+      </c>
+      <c r="C96" t="s">
         <v>28</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="D96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E96" t="s">
         <v>29</v>
       </c>
-      <c r="F56" t="s">
-[...2 lines deleted...]
-      <c r="G56" t="s">
+      <c r="F96" t="s">
+        <v>51</v>
+      </c>
+      <c r="G96" t="s">
         <v>31</v>
       </c>
-      <c r="H56" t="s">
-[...4 lines deleted...]
-      <c r="A57" t="s">
+      <c r="H96" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
         <v>32</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="B97" t="s">
+        <v>51</v>
+      </c>
+      <c r="C97" t="s">
         <v>33</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57" t="s">
+      <c r="D97" t="s">
+        <v>80</v>
+      </c>
+      <c r="E97" t="s">
         <v>6</v>
       </c>
-      <c r="F57" t="s">
-[...21 lines deleted...]
-      <c r="A63" s="4" t="s">
+      <c r="F97" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="23"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="B103" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C103" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="D103" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="E103" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F63" s="4" t="s">
+      <c r="F103" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G63" s="4" t="s">
+      <c r="G103" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H63" s="4" t="s">
+      <c r="H103" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J63" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="64" spans="1:10">
-[...13 lines deleted...]
-      <c r="F64" s="3" t="s">
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F104" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G64" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H64" s="3" t="s">
+      <c r="H104" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I64" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A66" t="s">
+      <c r="I104" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
         <v>20</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="B106" t="s">
+        <v>109</v>
+      </c>
+      <c r="C106" t="s">
         <v>21</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="D106" t="s">
+        <v>102</v>
+      </c>
+      <c r="E106" t="s">
         <v>5</v>
       </c>
-      <c r="F66" t="s">
-[...2 lines deleted...]
-      <c r="G66" t="s">
+      <c r="F106" t="s">
+        <v>75</v>
+      </c>
+      <c r="G106" t="s">
         <v>7</v>
       </c>
-      <c r="H66" t="s">
+      <c r="H106" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="67" spans="1:10">
-      <c r="A67" t="s">
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
         <v>9</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B107" t="s">
         <v>18</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C107" t="s">
         <v>23</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="D107" t="s">
+        <v>88</v>
+      </c>
+      <c r="E107" t="s">
         <v>25</v>
       </c>
-      <c r="F67" t="s">
+      <c r="F107" t="s">
         <v>26</v>
       </c>
-      <c r="G67" t="s">
+      <c r="G107" t="s">
         <v>8</v>
       </c>
-      <c r="H67" t="s">
+      <c r="H107" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="68" spans="1:10">
-      <c r="A68" t="s">
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
         <v>27</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="B108" t="s">
+        <v>19</v>
+      </c>
+      <c r="C108" t="s">
         <v>28</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="D108" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108" t="s">
         <v>29</v>
       </c>
-      <c r="F68" t="s">
-[...2 lines deleted...]
-      <c r="G68" t="s">
+      <c r="F108" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" t="s">
         <v>31</v>
       </c>
-      <c r="H68" t="s">
-[...4 lines deleted...]
-      <c r="A69" t="s">
+      <c r="H108" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
         <v>32</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="B109" t="s">
+        <v>51</v>
+      </c>
+      <c r="C109" t="s">
         <v>33</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="D109" t="s">
+        <v>80</v>
+      </c>
+      <c r="E109" t="s">
         <v>6</v>
       </c>
-      <c r="F69" t="s">
-[...21 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="F109" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="23"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="2"/>
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+      <c r="E114" s="2"/>
+      <c r="F114" s="2"/>
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B115" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C75" s="4" t="s">
+      <c r="C115" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D75" s="4" t="s">
+      <c r="D115" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E75" s="4" t="s">
+      <c r="E115" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F75" s="4" t="s">
+      <c r="F115" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G75" s="4" t="s">
+      <c r="G115" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H75" s="4" t="s">
+      <c r="H115" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="J115" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="76" spans="1:10">
-[...13 lines deleted...]
-      <c r="F76" s="3" t="s">
+    <row r="116" spans="1:10">
+      <c r="A116" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G76" s="3" t="s">
+      <c r="G116" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H76" s="3" t="s">
+      <c r="H116" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I76" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A78" t="s">
+      <c r="I116" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
         <v>20</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="B118" t="s">
+        <v>111</v>
+      </c>
+      <c r="C118" t="s">
         <v>21</v>
       </c>
-      <c r="D78" t="s">
-[...2 lines deleted...]
-      <c r="E78" t="s">
+      <c r="D118" t="s">
+        <v>102</v>
+      </c>
+      <c r="E118" t="s">
         <v>5</v>
       </c>
-      <c r="F78" t="s">
-[...2 lines deleted...]
-      <c r="G78" t="s">
+      <c r="F118" t="s">
+        <v>75</v>
+      </c>
+      <c r="G118" t="s">
         <v>7</v>
       </c>
-      <c r="H78" t="s">
+      <c r="H118" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="79" spans="1:10">
-      <c r="A79" t="s">
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
         <v>9</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B119" t="s">
         <v>18</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C119" t="s">
         <v>23</v>
       </c>
-      <c r="D79" t="s">
-[...2 lines deleted...]
-      <c r="E79" t="s">
+      <c r="D119" t="s">
+        <v>88</v>
+      </c>
+      <c r="E119" t="s">
         <v>25</v>
       </c>
-      <c r="F79" t="s">
+      <c r="F119" t="s">
         <v>26</v>
       </c>
-      <c r="G79" t="s">
+      <c r="G119" t="s">
         <v>8</v>
       </c>
-      <c r="H79" t="s">
+      <c r="H119" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="80" spans="1:10">
-      <c r="A80" t="s">
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
         <v>27</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
         <v>28</v>
       </c>
-      <c r="D80" t="s">
-[...2 lines deleted...]
-      <c r="E80" t="s">
+      <c r="D120" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120" t="s">
         <v>29</v>
       </c>
-      <c r="F80" t="s">
-[...2 lines deleted...]
-      <c r="G80" t="s">
+      <c r="F120" t="s">
+        <v>51</v>
+      </c>
+      <c r="G120" t="s">
         <v>31</v>
       </c>
-      <c r="H80" t="s">
-[...4 lines deleted...]
-      <c r="A81" t="s">
+      <c r="H120" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
         <v>32</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="B121" t="s">
+        <v>51</v>
+      </c>
+      <c r="C121" t="s">
         <v>33</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81" t="s">
+      <c r="D121" t="s">
+        <v>80</v>
+      </c>
+      <c r="E121" t="s">
         <v>6</v>
       </c>
-      <c r="F81" t="s">
-[...21 lines deleted...]
-      <c r="A87" s="4" t="s">
+      <c r="F121" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="23"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B126" s="2"/>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2"/>
+      <c r="E126" s="2"/>
+      <c r="F126" s="2"/>
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B127" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="C127" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D87" s="4" t="s">
+      <c r="D127" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E87" s="4" t="s">
+      <c r="E127" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F87" s="4" t="s">
+      <c r="F127" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G87" s="4" t="s">
+      <c r="G127" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H87" s="4" t="s">
+      <c r="H127" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="I127" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="88" spans="1:10">
-[...13 lines deleted...]
-      <c r="F88" s="3" t="s">
+    <row r="128" spans="1:10">
+      <c r="A128" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F128" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G88" s="3" t="s">
+      <c r="G128" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H88" s="3" t="s">
+      <c r="H128" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I88" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A90" t="s">
+      <c r="I128" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J128" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
         <v>20</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="B130" t="s">
+        <v>100</v>
+      </c>
+      <c r="C130" t="s">
         <v>21</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90" t="s">
+      <c r="D130" t="s">
+        <v>102</v>
+      </c>
+      <c r="E130" t="s">
         <v>5</v>
       </c>
-      <c r="F90" t="s">
-[...2 lines deleted...]
-      <c r="G90" t="s">
+      <c r="F130" t="s">
+        <v>75</v>
+      </c>
+      <c r="G130" t="s">
         <v>7</v>
       </c>
-      <c r="H90" t="s">
+      <c r="H130" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="91" spans="1:10">
-      <c r="A91" t="s">
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
         <v>9</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B131" t="s">
         <v>18</v>
       </c>
-      <c r="C91" t="s">
+      <c r="C131" t="s">
         <v>23</v>
       </c>
-      <c r="D91" t="s">
-[...2 lines deleted...]
-      <c r="E91" t="s">
+      <c r="D131" t="s">
+        <v>88</v>
+      </c>
+      <c r="E131" t="s">
         <v>25</v>
       </c>
-      <c r="F91" t="s">
+      <c r="F131" t="s">
         <v>26</v>
       </c>
-      <c r="G91" t="s">
+      <c r="G131" t="s">
         <v>8</v>
       </c>
-      <c r="H91" t="s">
+      <c r="H131" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="92" spans="1:10">
-      <c r="A92" t="s">
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
         <v>27</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="B132" t="s">
+        <v>19</v>
+      </c>
+      <c r="C132" t="s">
         <v>28</v>
       </c>
-      <c r="D92" t="s">
-[...2 lines deleted...]
-      <c r="E92" t="s">
+      <c r="D132" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132" t="s">
         <v>29</v>
       </c>
-      <c r="F92" t="s">
-[...2 lines deleted...]
-      <c r="G92" t="s">
+      <c r="F132" t="s">
+        <v>51</v>
+      </c>
+      <c r="G132" t="s">
         <v>31</v>
       </c>
-      <c r="H92" t="s">
-[...4 lines deleted...]
-      <c r="A93" t="s">
+      <c r="H132" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
         <v>32</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="B133" t="s">
+        <v>51</v>
+      </c>
+      <c r="C133" t="s">
         <v>33</v>
       </c>
-      <c r="D93" t="s">
-[...2 lines deleted...]
-      <c r="E93" t="s">
+      <c r="D133" t="s">
+        <v>80</v>
+      </c>
+      <c r="E133" t="s">
         <v>6</v>
       </c>
-      <c r="F93" t="s">
-[...21 lines deleted...]
-      <c r="A99" s="4" t="s">
+      <c r="F133" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="23"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B99" s="4" t="s">
+      <c r="B139" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C99" s="4" t="s">
+      <c r="C139" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D99" s="4" t="s">
+      <c r="D139" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E99" s="4" t="s">
+      <c r="E139" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F99" s="4" t="s">
+      <c r="F139" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G99" s="4" t="s">
+      <c r="G139" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H99" s="4" t="s">
+      <c r="H139" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I99" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J99" s="5" t="s">
+      <c r="J139" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="100" spans="1:10">
-[...13 lines deleted...]
-      <c r="F100" s="3" t="s">
+    <row r="140" spans="1:10">
+      <c r="A140" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F140" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G100" s="3" t="s">
+      <c r="G140" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H100" s="3" t="s">
+      <c r="H140" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I100" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A102" t="s">
+      <c r="I140" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
         <v>20</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="B142" t="s">
+        <v>104</v>
+      </c>
+      <c r="C142" t="s">
         <v>21</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="E102" t="s">
+      <c r="D142" t="s">
+        <v>102</v>
+      </c>
+      <c r="E142" t="s">
         <v>5</v>
       </c>
-      <c r="F102" t="s">
-[...2 lines deleted...]
-      <c r="G102" t="s">
+      <c r="F142" t="s">
+        <v>75</v>
+      </c>
+      <c r="G142" t="s">
         <v>7</v>
       </c>
-      <c r="H102" t="s">
+      <c r="H142" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="103" spans="1:10">
-      <c r="A103" t="s">
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
         <v>9</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B143" t="s">
         <v>18</v>
       </c>
-      <c r="C103" t="s">
+      <c r="C143" t="s">
         <v>23</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="E103" t="s">
+      <c r="D143" t="s">
+        <v>88</v>
+      </c>
+      <c r="E143" t="s">
         <v>25</v>
       </c>
-      <c r="F103" t="s">
+      <c r="F143" t="s">
         <v>26</v>
       </c>
-      <c r="G103" t="s">
+      <c r="G143" t="s">
         <v>8</v>
       </c>
-      <c r="H103" t="s">
+      <c r="H143" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="104" spans="1:10">
-      <c r="A104" t="s">
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
         <v>27</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="B144" t="s">
+        <v>106</v>
+      </c>
+      <c r="C144" t="s">
         <v>28</v>
       </c>
-      <c r="D104" t="s">
-[...2 lines deleted...]
-      <c r="E104" t="s">
+      <c r="D144" t="s">
+        <v>106</v>
+      </c>
+      <c r="E144" t="s">
         <v>29</v>
       </c>
-      <c r="F104" t="s">
-[...2 lines deleted...]
-      <c r="G104" t="s">
+      <c r="F144" t="s">
+        <v>51</v>
+      </c>
+      <c r="G144" t="s">
         <v>31</v>
       </c>
-      <c r="H104" t="s">
-[...4 lines deleted...]
-      <c r="A105" t="s">
+      <c r="H144" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
         <v>32</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="B145" t="s">
+        <v>51</v>
+      </c>
+      <c r="C145" t="s">
         <v>33</v>
       </c>
-      <c r="D105" t="s">
-[...2 lines deleted...]
-      <c r="E105" t="s">
+      <c r="D145" t="s">
+        <v>80</v>
+      </c>
+      <c r="E145" t="s">
         <v>6</v>
       </c>
-      <c r="F105" t="s">
-[...21 lines deleted...]
-      <c r="A111" s="4" t="s">
+      <c r="F145" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="23"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B111" s="4" t="s">
+      <c r="B151" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="C151" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D111" s="4" t="s">
+      <c r="D151" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E111" s="4" t="s">
+      <c r="E151" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F151" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G111" s="4" t="s">
+      <c r="G151" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H111" s="4" t="s">
+      <c r="H151" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I111" s="5" t="s">
+      <c r="I151" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J111" s="5" t="s">
+      <c r="J151" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="112" spans="1:10">
-[...13 lines deleted...]
-      <c r="F112" s="3" t="s">
+    <row r="152" spans="1:10">
+      <c r="A152" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F152" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G112" s="3" t="s">
+      <c r="G152" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H112" s="3" t="s">
+      <c r="H152" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I112" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A114" t="s">
+      <c r="I152" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J152" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
         <v>20</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="B154" t="s">
+        <v>109</v>
+      </c>
+      <c r="C154" t="s">
         <v>21</v>
       </c>
-      <c r="D114" t="s">
-[...2 lines deleted...]
-      <c r="E114" t="s">
+      <c r="D154" t="s">
+        <v>102</v>
+      </c>
+      <c r="E154" t="s">
         <v>5</v>
       </c>
-      <c r="F114" t="s">
-[...2 lines deleted...]
-      <c r="G114" t="s">
+      <c r="F154" t="s">
+        <v>75</v>
+      </c>
+      <c r="G154" t="s">
         <v>7</v>
       </c>
-      <c r="H114" t="s">
+      <c r="H154" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="115" spans="1:10">
-      <c r="A115" t="s">
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
         <v>9</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B155" t="s">
         <v>18</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C155" t="s">
         <v>23</v>
       </c>
-      <c r="D115" t="s">
-[...2 lines deleted...]
-      <c r="E115" t="s">
+      <c r="D155" t="s">
+        <v>88</v>
+      </c>
+      <c r="E155" t="s">
         <v>25</v>
       </c>
-      <c r="F115" t="s">
+      <c r="F155" t="s">
         <v>26</v>
       </c>
-      <c r="G115" t="s">
+      <c r="G155" t="s">
         <v>8</v>
       </c>
-      <c r="H115" t="s">
+      <c r="H155" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="116" spans="1:10">
-      <c r="A116" t="s">
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
         <v>27</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="B156" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" t="s">
         <v>28</v>
       </c>
-      <c r="D116" t="s">
-[...2 lines deleted...]
-      <c r="E116" t="s">
+      <c r="D156" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" t="s">
         <v>29</v>
       </c>
-      <c r="F116" t="s">
-[...2 lines deleted...]
-      <c r="G116" t="s">
+      <c r="F156" t="s">
+        <v>51</v>
+      </c>
+      <c r="G156" t="s">
         <v>31</v>
       </c>
-      <c r="H116" t="s">
-[...4 lines deleted...]
-      <c r="A117" t="s">
+      <c r="H156" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
         <v>32</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="B157" t="s">
+        <v>51</v>
+      </c>
+      <c r="C157" t="s">
         <v>33</v>
       </c>
-      <c r="D117" t="s">
-[...2 lines deleted...]
-      <c r="E117" t="s">
+      <c r="D157" t="s">
+        <v>80</v>
+      </c>
+      <c r="E157" t="s">
         <v>6</v>
       </c>
-      <c r="F117" t="s">
-[...21 lines deleted...]
-      <c r="A123" s="4" t="s">
+      <c r="F157" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="23"/>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="2"/>
+      <c r="F162" s="2"/>
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
+      <c r="J162" s="2"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B123" s="4" t="s">
+      <c r="B163" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C123" s="4" t="s">
+      <c r="C163" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D123" s="4" t="s">
+      <c r="D163" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E123" s="4" t="s">
+      <c r="E163" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F123" s="4" t="s">
+      <c r="F163" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G123" s="4" t="s">
+      <c r="G163" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H123" s="4" t="s">
+      <c r="H163" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="I163" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="J163" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="124" spans="1:10">
-[...13 lines deleted...]
-      <c r="F124" s="3" t="s">
+    <row r="164" spans="1:10">
+      <c r="A164" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F164" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G124" s="3" t="s">
+      <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H124" s="3" t="s">
+      <c r="H164" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I124" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A126" t="s">
+      <c r="I164" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J164" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
         <v>20</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="B166" t="s">
+        <v>115</v>
+      </c>
+      <c r="C166" t="s">
         <v>21</v>
       </c>
-      <c r="D126" t="s">
-[...2 lines deleted...]
-      <c r="E126" t="s">
+      <c r="D166" t="s">
+        <v>117</v>
+      </c>
+      <c r="E166" t="s">
         <v>5</v>
       </c>
-      <c r="F126" t="s">
-[...2 lines deleted...]
-      <c r="G126" t="s">
+      <c r="F166" t="s">
+        <v>116</v>
+      </c>
+      <c r="G166" t="s">
         <v>7</v>
       </c>
-      <c r="H126" t="s">
+      <c r="H166" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="127" spans="1:10">
-      <c r="A127" t="s">
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
         <v>9</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B167" t="s">
         <v>18</v>
       </c>
-      <c r="C127" t="s">
+      <c r="C167" t="s">
         <v>23</v>
       </c>
-      <c r="D127" t="s">
-[...2 lines deleted...]
-      <c r="E127" t="s">
+      <c r="D167" t="s">
+        <v>88</v>
+      </c>
+      <c r="E167" t="s">
         <v>25</v>
       </c>
-      <c r="F127" t="s">
+      <c r="F167" t="s">
         <v>26</v>
       </c>
-      <c r="G127" t="s">
+      <c r="G167" t="s">
         <v>8</v>
       </c>
-      <c r="H127" t="s">
+      <c r="H167" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="128" spans="1:10">
-      <c r="A128" t="s">
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
         <v>27</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="B168" t="s">
+        <v>19</v>
+      </c>
+      <c r="C168" t="s">
         <v>28</v>
       </c>
-      <c r="D128" t="s">
-[...2 lines deleted...]
-      <c r="E128" t="s">
+      <c r="D168" t="s">
+        <v>19</v>
+      </c>
+      <c r="E168" t="s">
         <v>29</v>
       </c>
-      <c r="F128" t="s">
-[...2 lines deleted...]
-      <c r="G128" t="s">
+      <c r="F168" t="s">
+        <v>51</v>
+      </c>
+      <c r="G168" t="s">
         <v>31</v>
       </c>
-      <c r="H128" t="s">
-[...4 lines deleted...]
-      <c r="A129" t="s">
+      <c r="H168" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
         <v>32</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="B169" t="s">
+        <v>51</v>
+      </c>
+      <c r="C169" t="s">
         <v>33</v>
       </c>
-      <c r="D129" t="s">
-[...2 lines deleted...]
-      <c r="E129" t="s">
+      <c r="D169" t="s">
+        <v>80</v>
+      </c>
+      <c r="E169" t="s">
         <v>6</v>
       </c>
-      <c r="F129" t="s">
-[...7 lines deleted...]
-      <c r="A134" s="2" t="s">
+      <c r="F169" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="23"/>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B174" s="2"/>
+      <c r="C174" s="2"/>
+      <c r="D174" s="2"/>
+      <c r="E174" s="2"/>
+      <c r="F174" s="2"/>
+      <c r="G174" s="2"/>
+      <c r="H174" s="2"/>
+      <c r="I174" s="2"/>
+      <c r="J174" s="2"/>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J175" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C176" s="3"/>
+      <c r="D176" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I176" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="J176" s="6" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>20</v>
+      </c>
+      <c r="B178" t="s">
+        <v>119</v>
+      </c>
+      <c r="C178" t="s">
+        <v>21</v>
+      </c>
+      <c r="D178" t="s">
+        <v>122</v>
+      </c>
+      <c r="E178" t="s">
+        <v>5</v>
+      </c>
+      <c r="F178" t="s">
+        <v>91</v>
+      </c>
+      <c r="G178" t="s">
+        <v>7</v>
+      </c>
+      <c r="H178" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>93</v>
+      </c>
+      <c r="C179" t="s">
+        <v>23</v>
+      </c>
+      <c r="D179" t="s">
+        <v>96</v>
+      </c>
+      <c r="E179" t="s">
+        <v>25</v>
+      </c>
+      <c r="F179" t="s">
+        <v>26</v>
+      </c>
+      <c r="G179" t="s">
+        <v>8</v>
+      </c>
+      <c r="H179" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" t="s">
+        <v>27</v>
+      </c>
+      <c r="B180" t="s">
+        <v>121</v>
+      </c>
+      <c r="C180" t="s">
+        <v>28</v>
+      </c>
+      <c r="D180" t="s">
+        <v>121</v>
+      </c>
+      <c r="E180" t="s">
+        <v>29</v>
+      </c>
+      <c r="F180" t="s">
+        <v>51</v>
+      </c>
+      <c r="G180" t="s">
+        <v>31</v>
+      </c>
+      <c r="H180" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>32</v>
+      </c>
+      <c r="B181" t="s">
+        <v>51</v>
+      </c>
+      <c r="C181" t="s">
+        <v>33</v>
+      </c>
+      <c r="D181" t="s">
+        <v>80</v>
+      </c>
+      <c r="E181" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="23"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B186" s="2"/>
+      <c r="C186" s="2"/>
+      <c r="D186" s="2"/>
+      <c r="E186" s="2"/>
+      <c r="F186" s="2"/>
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E187" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G187" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H187" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B134" s="2"/>
-[...10 lines deleted...]
-      <c r="A135" s="4" t="s">
+      <c r="B188" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J188" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>20</v>
+      </c>
+      <c r="B190" t="s">
+        <v>125</v>
+      </c>
+      <c r="C190" t="s">
+        <v>21</v>
+      </c>
+      <c r="D190" t="s">
+        <v>126</v>
+      </c>
+      <c r="E190" t="s">
+        <v>5</v>
+      </c>
+      <c r="F190" t="s">
+        <v>75</v>
+      </c>
+      <c r="G190" t="s">
+        <v>7</v>
+      </c>
+      <c r="H190" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" t="s">
+        <v>18</v>
+      </c>
+      <c r="C191" t="s">
+        <v>23</v>
+      </c>
+      <c r="D191" t="s">
+        <v>88</v>
+      </c>
+      <c r="E191" t="s">
+        <v>25</v>
+      </c>
+      <c r="F191" t="s">
+        <v>26</v>
+      </c>
+      <c r="G191" t="s">
+        <v>8</v>
+      </c>
+      <c r="H191" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
+        <v>27</v>
+      </c>
+      <c r="B192" t="s">
+        <v>19</v>
+      </c>
+      <c r="C192" t="s">
+        <v>28</v>
+      </c>
+      <c r="D192" t="s">
+        <v>19</v>
+      </c>
+      <c r="E192" t="s">
+        <v>29</v>
+      </c>
+      <c r="F192" t="s">
+        <v>51</v>
+      </c>
+      <c r="G192" t="s">
+        <v>31</v>
+      </c>
+      <c r="H192" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
+        <v>32</v>
+      </c>
+      <c r="B193" t="s">
+        <v>51</v>
+      </c>
+      <c r="C193" t="s">
+        <v>33</v>
+      </c>
+      <c r="D193" t="s">
+        <v>80</v>
+      </c>
+      <c r="E193" t="s">
+        <v>6</v>
+      </c>
+      <c r="F193" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="23"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+      <c r="I198" s="2"/>
+      <c r="J198" s="2"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B135" s="4" t="s">
+      <c r="B199" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C135" s="4" t="s">
+      <c r="C199" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D135" s="4" t="s">
+      <c r="D199" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="E199" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F135" s="4" t="s">
+      <c r="F199" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G135" s="4" t="s">
+      <c r="G199" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H135" s="4" t="s">
+      <c r="H199" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I135" s="5" t="s">
+      <c r="I199" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J135" s="5" t="s">
+      <c r="J199" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="136" spans="1:10">
-[...10 lines deleted...]
-      <c r="E136" s="3" t="s">
+    <row r="200" spans="1:10">
+      <c r="A200" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C200" s="3"/>
+      <c r="D200" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I200" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="J200" s="6" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>20</v>
+      </c>
+      <c r="B202" t="s">
+        <v>128</v>
+      </c>
+      <c r="C202" t="s">
+        <v>21</v>
+      </c>
+      <c r="D202" t="s">
+        <v>131</v>
+      </c>
+      <c r="E202" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" t="s">
+        <v>91</v>
+      </c>
+      <c r="G202" t="s">
+        <v>7</v>
+      </c>
+      <c r="H202" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>93</v>
+      </c>
+      <c r="C203" t="s">
+        <v>23</v>
+      </c>
+      <c r="D203" t="s">
+        <v>96</v>
+      </c>
+      <c r="E203" t="s">
+        <v>25</v>
+      </c>
+      <c r="F203" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" t="s">
+        <v>8</v>
+      </c>
+      <c r="H203" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>27</v>
+      </c>
+      <c r="B204" t="s">
+        <v>130</v>
+      </c>
+      <c r="C204" t="s">
+        <v>28</v>
+      </c>
+      <c r="D204" t="s">
+        <v>130</v>
+      </c>
+      <c r="E204" t="s">
+        <v>29</v>
+      </c>
+      <c r="F204" t="s">
+        <v>51</v>
+      </c>
+      <c r="G204" t="s">
+        <v>31</v>
+      </c>
+      <c r="H204" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>32</v>
+      </c>
+      <c r="B205" t="s">
+        <v>51</v>
+      </c>
+      <c r="C205" t="s">
+        <v>33</v>
+      </c>
+      <c r="D205" t="s">
+        <v>80</v>
+      </c>
+      <c r="E205" t="s">
+        <v>6</v>
+      </c>
+      <c r="F205" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="23"/>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B210" s="2"/>
+      <c r="C210" s="2"/>
+      <c r="D210" s="2"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="2"/>
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+      <c r="I210" s="2"/>
+      <c r="J210" s="2"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E211" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H211" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C212" s="3"/>
+      <c r="D212" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I212" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="J212" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>20</v>
+      </c>
+      <c r="B214" t="s">
+        <v>135</v>
+      </c>
+      <c r="C214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214" t="s">
+        <v>137</v>
+      </c>
+      <c r="E214" t="s">
+        <v>5</v>
+      </c>
+      <c r="F214" t="s">
+        <v>116</v>
+      </c>
+      <c r="G214" t="s">
+        <v>7</v>
+      </c>
+      <c r="H214" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>9</v>
+      </c>
+      <c r="B215" t="s">
+        <v>18</v>
+      </c>
+      <c r="C215" t="s">
+        <v>23</v>
+      </c>
+      <c r="D215" t="s">
+        <v>88</v>
+      </c>
+      <c r="E215" t="s">
+        <v>25</v>
+      </c>
+      <c r="F215" t="s">
+        <v>26</v>
+      </c>
+      <c r="G215" t="s">
+        <v>8</v>
+      </c>
+      <c r="H215" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" t="s">
+        <v>27</v>
+      </c>
+      <c r="B216" t="s">
+        <v>136</v>
+      </c>
+      <c r="C216" t="s">
+        <v>28</v>
+      </c>
+      <c r="D216" t="s">
+        <v>136</v>
+      </c>
+      <c r="E216" t="s">
+        <v>29</v>
+      </c>
+      <c r="F216" t="s">
+        <v>51</v>
+      </c>
+      <c r="G216" t="s">
+        <v>31</v>
+      </c>
+      <c r="H216" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" t="s">
+        <v>32</v>
+      </c>
+      <c r="B217" t="s">
+        <v>51</v>
+      </c>
+      <c r="C217" t="s">
+        <v>33</v>
+      </c>
+      <c r="D217" t="s">
+        <v>80</v>
+      </c>
+      <c r="E217" t="s">
+        <v>6</v>
+      </c>
+      <c r="F217" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="23"/>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B222" s="2"/>
+      <c r="C222" s="2"/>
+      <c r="D222" s="2"/>
+      <c r="E222" s="2"/>
+      <c r="F222" s="2"/>
+      <c r="G222" s="2"/>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
+      <c r="J222" s="2"/>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G223" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H223" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C224" s="3"/>
+      <c r="D224" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="F136" s="3" t="s">
+      <c r="E224" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F224" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G136" s="3" t="s">
+      <c r="G224" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H136" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A138" t="s">
+      <c r="H224" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I224" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="J224" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
         <v>20</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="B226" t="s">
+        <v>140</v>
+      </c>
+      <c r="C226" t="s">
         <v>21</v>
       </c>
-      <c r="D138" t="s">
-[...2 lines deleted...]
-      <c r="E138" t="s">
+      <c r="D226" t="s">
+        <v>142</v>
+      </c>
+      <c r="E226" t="s">
         <v>5</v>
       </c>
-      <c r="F138" t="s">
-[...2 lines deleted...]
-      <c r="G138" t="s">
+      <c r="F226" t="s">
+        <v>75</v>
+      </c>
+      <c r="G226" t="s">
         <v>7</v>
       </c>
-      <c r="H138" t="s">
+      <c r="H226" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="139" spans="1:10">
-      <c r="A139" t="s">
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
         <v>9</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="B227" t="s">
+        <v>18</v>
+      </c>
+      <c r="C227" t="s">
         <v>23</v>
       </c>
-      <c r="D139" t="s">
-[...2 lines deleted...]
-      <c r="E139" t="s">
+      <c r="D227" t="s">
+        <v>88</v>
+      </c>
+      <c r="E227" t="s">
         <v>25</v>
       </c>
-      <c r="F139" t="s">
+      <c r="F227" t="s">
         <v>26</v>
       </c>
-      <c r="G139" t="s">
+      <c r="G227" t="s">
         <v>8</v>
       </c>
-      <c r="H139" t="s">
+      <c r="H227" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="140" spans="1:10">
-      <c r="A140" t="s">
+    <row r="228" spans="1:10">
+      <c r="A228" t="s">
         <v>27</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="B228" t="s">
+        <v>141</v>
+      </c>
+      <c r="C228" t="s">
         <v>28</v>
       </c>
-      <c r="D140" t="s">
-[...2 lines deleted...]
-      <c r="E140" t="s">
+      <c r="D228" t="s">
+        <v>141</v>
+      </c>
+      <c r="E228" t="s">
         <v>29</v>
       </c>
-      <c r="F140" t="s">
-[...2 lines deleted...]
-      <c r="G140" t="s">
+      <c r="F228" t="s">
+        <v>51</v>
+      </c>
+      <c r="G228" t="s">
         <v>31</v>
       </c>
-      <c r="H140" t="s">
-[...4 lines deleted...]
-      <c r="A141" t="s">
+      <c r="H228" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" t="s">
         <v>32</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="B229" t="s">
+        <v>51</v>
+      </c>
+      <c r="C229" t="s">
         <v>33</v>
       </c>
-      <c r="D141" t="s">
-[...2 lines deleted...]
-      <c r="E141" t="s">
+      <c r="D229" t="s">
+        <v>80</v>
+      </c>
+      <c r="E229" t="s">
         <v>6</v>
       </c>
-      <c r="F141" t="s">
-[...21 lines deleted...]
-      <c r="A147" s="4" t="s">
+      <c r="F229" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="23"/>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B234" s="2"/>
+      <c r="C234" s="2"/>
+      <c r="D234" s="2"/>
+      <c r="E234" s="2"/>
+      <c r="F234" s="2"/>
+      <c r="G234" s="2"/>
+      <c r="H234" s="2"/>
+      <c r="I234" s="2"/>
+      <c r="J234" s="2"/>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B147" s="4" t="s">
+      <c r="B235" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C147" s="4" t="s">
+      <c r="C235" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="D235" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="E235" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F147" s="4" t="s">
+      <c r="F235" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G147" s="4" t="s">
+      <c r="G235" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H147" s="4" t="s">
+      <c r="H235" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="I235" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J147" s="5" t="s">
+      <c r="J235" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="148" spans="1:10">
-[...3 lines deleted...]
-      <c r="B148" s="3" t="s">
+    <row r="236" spans="1:10">
+      <c r="A236" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C236" s="3"/>
+      <c r="D236" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I236" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="J236" s="6" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>20</v>
+      </c>
+      <c r="B238" t="s">
+        <v>145</v>
+      </c>
+      <c r="C238" t="s">
+        <v>21</v>
+      </c>
+      <c r="D238" t="s">
+        <v>142</v>
+      </c>
+      <c r="E238" t="s">
+        <v>5</v>
+      </c>
+      <c r="F238" t="s">
+        <v>75</v>
+      </c>
+      <c r="G238" t="s">
+        <v>7</v>
+      </c>
+      <c r="H238" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" t="s">
+        <v>18</v>
+      </c>
+      <c r="C239" t="s">
+        <v>23</v>
+      </c>
+      <c r="D239" t="s">
+        <v>88</v>
+      </c>
+      <c r="E239" t="s">
+        <v>25</v>
+      </c>
+      <c r="F239" t="s">
+        <v>26</v>
+      </c>
+      <c r="G239" t="s">
+        <v>8</v>
+      </c>
+      <c r="H239" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" t="s">
+        <v>27</v>
+      </c>
+      <c r="B240" t="s">
+        <v>146</v>
+      </c>
+      <c r="C240" t="s">
+        <v>28</v>
+      </c>
+      <c r="D240" t="s">
+        <v>146</v>
+      </c>
+      <c r="E240" t="s">
+        <v>29</v>
+      </c>
+      <c r="F240" t="s">
+        <v>51</v>
+      </c>
+      <c r="G240" t="s">
+        <v>31</v>
+      </c>
+      <c r="H240" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" t="s">
+        <v>32</v>
+      </c>
+      <c r="B241" t="s">
+        <v>51</v>
+      </c>
+      <c r="C241" t="s">
+        <v>33</v>
+      </c>
+      <c r="D241" t="s">
         <v>80</v>
       </c>
-      <c r="C148" s="3"/>
-[...6 lines deleted...]
-      <c r="F148" s="3" t="s">
+      <c r="E241" t="s">
+        <v>6</v>
+      </c>
+      <c r="F241" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="23"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B246" s="2"/>
+      <c r="C246" s="2"/>
+      <c r="D246" s="2"/>
+      <c r="E246" s="2"/>
+      <c r="F246" s="2"/>
+      <c r="G246" s="2"/>
+      <c r="H246" s="2"/>
+      <c r="I246" s="2"/>
+      <c r="J246" s="2"/>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E247" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F247" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G247" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H247" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C248" s="3"/>
+      <c r="D248" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F248" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G148" s="3" t="s">
+      <c r="G248" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H148" s="3" t="s">
+      <c r="H248" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I148" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A150" t="s">
+      <c r="I248" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J248" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
         <v>20</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B250" t="s">
+        <v>148</v>
+      </c>
+      <c r="C250" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250" t="s">
+        <v>150</v>
+      </c>
+      <c r="E250" t="s">
+        <v>5</v>
+      </c>
+      <c r="F250" t="s">
+        <v>75</v>
+      </c>
+      <c r="G250" t="s">
+        <v>7</v>
+      </c>
+      <c r="H250" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" t="s">
+        <v>18</v>
+      </c>
+      <c r="C251" t="s">
+        <v>23</v>
+      </c>
+      <c r="D251" t="s">
+        <v>88</v>
+      </c>
+      <c r="E251" t="s">
+        <v>25</v>
+      </c>
+      <c r="G251" t="s">
+        <v>8</v>
+      </c>
+      <c r="H251" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" t="s">
+        <v>27</v>
+      </c>
+      <c r="B252" t="s">
+        <v>19</v>
+      </c>
+      <c r="C252" t="s">
+        <v>28</v>
+      </c>
+      <c r="D252" t="s">
+        <v>149</v>
+      </c>
+      <c r="E252" t="s">
+        <v>29</v>
+      </c>
+      <c r="F252" t="s">
+        <v>51</v>
+      </c>
+      <c r="G252" t="s">
+        <v>31</v>
+      </c>
+      <c r="H252" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" t="s">
+        <v>32</v>
+      </c>
+      <c r="B253" t="s">
+        <v>51</v>
+      </c>
+      <c r="C253" t="s">
+        <v>33</v>
+      </c>
+      <c r="D253" t="s">
         <v>80</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E253" t="s">
+        <v>6</v>
+      </c>
+      <c r="F253" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="23"/>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B258" s="2"/>
+      <c r="C258" s="2"/>
+      <c r="D258" s="2"/>
+      <c r="E258" s="2"/>
+      <c r="F258" s="2"/>
+      <c r="G258" s="2"/>
+      <c r="H258" s="2"/>
+      <c r="I258" s="2"/>
+      <c r="J258" s="2"/>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E259" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F259" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G259" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H259" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J259" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C260" s="3"/>
+      <c r="D260" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I260" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J260" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" t="s">
+        <v>20</v>
+      </c>
+      <c r="B262" t="s">
+        <v>152</v>
+      </c>
+      <c r="C262" t="s">
         <v>21</v>
       </c>
-      <c r="D150" t="s">
-[...2 lines deleted...]
-      <c r="E150" t="s">
+      <c r="D262" t="s">
+        <v>155</v>
+      </c>
+      <c r="E262" t="s">
         <v>5</v>
       </c>
-      <c r="F150" t="s">
-[...2 lines deleted...]
-      <c r="G150" t="s">
+      <c r="F262" t="s">
+        <v>91</v>
+      </c>
+      <c r="G262" t="s">
         <v>7</v>
       </c>
-      <c r="H150" t="s">
+      <c r="H262" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="151" spans="1:10">
-      <c r="A151" t="s">
+    <row r="263" spans="1:10">
+      <c r="A263" t="s">
         <v>9</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B263" t="s">
+        <v>93</v>
+      </c>
+      <c r="C263" t="s">
+        <v>23</v>
+      </c>
+      <c r="D263" t="s">
+        <v>96</v>
+      </c>
+      <c r="E263" t="s">
+        <v>25</v>
+      </c>
+      <c r="F263" t="s">
+        <v>26</v>
+      </c>
+      <c r="G263" t="s">
+        <v>8</v>
+      </c>
+      <c r="H263" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" t="s">
+        <v>27</v>
+      </c>
+      <c r="B264" t="s">
+        <v>154</v>
+      </c>
+      <c r="C264" t="s">
+        <v>28</v>
+      </c>
+      <c r="D264" t="s">
+        <v>154</v>
+      </c>
+      <c r="E264" t="s">
+        <v>29</v>
+      </c>
+      <c r="F264" t="s">
+        <v>51</v>
+      </c>
+      <c r="G264" t="s">
+        <v>31</v>
+      </c>
+      <c r="H264" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" t="s">
+        <v>32</v>
+      </c>
+      <c r="B265" t="s">
+        <v>51</v>
+      </c>
+      <c r="C265" t="s">
+        <v>33</v>
+      </c>
+      <c r="D265" t="s">
+        <v>80</v>
+      </c>
+      <c r="E265" t="s">
+        <v>6</v>
+      </c>
+      <c r="F265" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="23"/>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B270" s="2"/>
+      <c r="C270" s="2"/>
+      <c r="D270" s="2"/>
+      <c r="E270" s="2"/>
+      <c r="F270" s="2"/>
+      <c r="G270" s="2"/>
+      <c r="H270" s="2"/>
+      <c r="I270" s="2"/>
+      <c r="J270" s="2"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E271" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G271" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H271" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J271" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C272" s="3"/>
+      <c r="D272" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H272" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C151" t="s">
+      <c r="I272" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J272" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" t="s">
+        <v>20</v>
+      </c>
+      <c r="B274" t="s">
+        <v>158</v>
+      </c>
+      <c r="C274" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" t="s">
+        <v>155</v>
+      </c>
+      <c r="E274" t="s">
+        <v>5</v>
+      </c>
+      <c r="F274" t="s">
+        <v>91</v>
+      </c>
+      <c r="G274" t="s">
+        <v>7</v>
+      </c>
+      <c r="H274" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" t="s">
+        <v>18</v>
+      </c>
+      <c r="C275" t="s">
         <v>23</v>
       </c>
-      <c r="D151" t="s">
-[...2 lines deleted...]
-      <c r="E151" t="s">
+      <c r="D275" t="s">
+        <v>160</v>
+      </c>
+      <c r="E275" t="s">
         <v>25</v>
       </c>
-      <c r="F151" t="s">
+      <c r="G275" t="s">
+        <v>8</v>
+      </c>
+      <c r="H275" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
+        <v>27</v>
+      </c>
+      <c r="B276" t="s">
+        <v>106</v>
+      </c>
+      <c r="C276" t="s">
+        <v>28</v>
+      </c>
+      <c r="D276" t="s">
+        <v>106</v>
+      </c>
+      <c r="E276" t="s">
+        <v>29</v>
+      </c>
+      <c r="F276" t="s">
+        <v>51</v>
+      </c>
+      <c r="G276" t="s">
+        <v>31</v>
+      </c>
+      <c r="H276" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
+        <v>32</v>
+      </c>
+      <c r="B277" t="s">
+        <v>51</v>
+      </c>
+      <c r="C277" t="s">
+        <v>33</v>
+      </c>
+      <c r="D277" t="s">
+        <v>80</v>
+      </c>
+      <c r="E277" t="s">
+        <v>6</v>
+      </c>
+      <c r="F277" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="23"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B282" s="2"/>
+      <c r="C282" s="2"/>
+      <c r="D282" s="2"/>
+      <c r="E282" s="2"/>
+      <c r="F282" s="2"/>
+      <c r="G282" s="2"/>
+      <c r="H282" s="2"/>
+      <c r="I282" s="2"/>
+      <c r="J282" s="2"/>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E283" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F283" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G283" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H283" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J283" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C284" s="3"/>
+      <c r="D284" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I284" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="J284" s="6" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" t="s">
+        <v>20</v>
+      </c>
+      <c r="B286" t="s">
+        <v>163</v>
+      </c>
+      <c r="C286" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286" t="s">
+        <v>165</v>
+      </c>
+      <c r="E286" t="s">
+        <v>5</v>
+      </c>
+      <c r="F286" t="s">
+        <v>116</v>
+      </c>
+      <c r="G286" t="s">
+        <v>7</v>
+      </c>
+      <c r="H286" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" t="s">
+        <v>9</v>
+      </c>
+      <c r="B287" t="s">
+        <v>18</v>
+      </c>
+      <c r="C287" t="s">
+        <v>23</v>
+      </c>
+      <c r="D287" t="s">
+        <v>88</v>
+      </c>
+      <c r="E287" t="s">
+        <v>25</v>
+      </c>
+      <c r="F287" t="s">
         <v>26</v>
       </c>
-      <c r="G151" t="s">
+      <c r="G287" t="s">
         <v>8</v>
       </c>
-      <c r="H151" t="s">
+      <c r="H287" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="152" spans="1:10">
-      <c r="A152" t="s">
+    <row r="288" spans="1:10">
+      <c r="A288" t="s">
         <v>27</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="B288" t="s">
+        <v>164</v>
+      </c>
+      <c r="C288" t="s">
         <v>28</v>
       </c>
-      <c r="D152" t="s">
-[...2 lines deleted...]
-      <c r="E152" t="s">
+      <c r="D288" t="s">
+        <v>164</v>
+      </c>
+      <c r="E288" t="s">
         <v>29</v>
       </c>
-      <c r="F152" t="s">
-[...2 lines deleted...]
-      <c r="G152" t="s">
+      <c r="F288" t="s">
+        <v>51</v>
+      </c>
+      <c r="G288" t="s">
         <v>31</v>
       </c>
-      <c r="H152" t="s">
-[...4 lines deleted...]
-      <c r="A153" t="s">
+      <c r="H288" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" t="s">
         <v>32</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="B289" t="s">
+        <v>51</v>
+      </c>
+      <c r="C289" t="s">
         <v>33</v>
       </c>
-      <c r="D153" t="s">
-[...2 lines deleted...]
-      <c r="E153" t="s">
+      <c r="D289" t="s">
+        <v>80</v>
+      </c>
+      <c r="E289" t="s">
         <v>6</v>
       </c>
-      <c r="F153" t="s">
-[...21 lines deleted...]
-      <c r="A159" s="4" t="s">
+      <c r="F289" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="23"/>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B294" s="2"/>
+      <c r="C294" s="2"/>
+      <c r="D294" s="2"/>
+      <c r="E294" s="2"/>
+      <c r="F294" s="2"/>
+      <c r="G294" s="2"/>
+      <c r="H294" s="2"/>
+      <c r="I294" s="2"/>
+      <c r="J294" s="2"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B159" s="4" t="s">
+      <c r="B295" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="C295" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D159" s="4" t="s">
+      <c r="D295" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E159" s="4" t="s">
+      <c r="E295" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F159" s="4" t="s">
+      <c r="F295" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G159" s="4" t="s">
+      <c r="G295" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H159" s="4" t="s">
+      <c r="H295" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I159" s="5" t="s">
+      <c r="I295" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J159" s="5" t="s">
+      <c r="J295" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="160" spans="1:10">
-[...13 lines deleted...]
-      <c r="F160" s="3" t="s">
+    <row r="296" spans="1:10">
+      <c r="A296" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C296" s="3"/>
+      <c r="D296" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F296" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G160" s="3" t="s">
+      <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H160" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A162" t="s">
+      <c r="H296" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I296" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="J296" s="6" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" t="s">
         <v>20</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="B298" t="s">
+        <v>167</v>
+      </c>
+      <c r="C298" t="s">
         <v>21</v>
       </c>
-      <c r="D162" t="s">
-[...2 lines deleted...]
-      <c r="E162" t="s">
+      <c r="D298" t="s">
+        <v>165</v>
+      </c>
+      <c r="E298" t="s">
         <v>5</v>
       </c>
-      <c r="F162" t="s">
-[...2 lines deleted...]
-      <c r="G162" t="s">
+      <c r="F298" t="s">
+        <v>75</v>
+      </c>
+      <c r="G298" t="s">
         <v>7</v>
       </c>
-      <c r="H162" t="s">
+      <c r="H298" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="163" spans="1:10">
-      <c r="A163" t="s">
+    <row r="299" spans="1:10">
+      <c r="A299" t="s">
         <v>9</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="B299" t="s">
+        <v>18</v>
+      </c>
+      <c r="C299" t="s">
         <v>23</v>
       </c>
-      <c r="D163" t="s">
-[...2 lines deleted...]
-      <c r="E163" t="s">
+      <c r="D299" t="s">
+        <v>88</v>
+      </c>
+      <c r="E299" t="s">
         <v>25</v>
       </c>
-      <c r="F163" t="s">
+      <c r="F299" t="s">
         <v>26</v>
       </c>
-      <c r="G163" t="s">
+      <c r="G299" t="s">
         <v>8</v>
       </c>
-      <c r="H163" t="s">
+      <c r="H299" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="164" spans="1:10">
-      <c r="A164" t="s">
+    <row r="300" spans="1:10">
+      <c r="A300" t="s">
         <v>27</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="B300" t="s">
+        <v>168</v>
+      </c>
+      <c r="C300" t="s">
         <v>28</v>
       </c>
-      <c r="D164" t="s">
-[...2 lines deleted...]
-      <c r="E164" t="s">
+      <c r="D300" t="s">
+        <v>168</v>
+      </c>
+      <c r="E300" t="s">
         <v>29</v>
       </c>
-      <c r="F164" t="s">
-[...2 lines deleted...]
-      <c r="G164" t="s">
+      <c r="F300" t="s">
+        <v>51</v>
+      </c>
+      <c r="G300" t="s">
         <v>31</v>
       </c>
-      <c r="H164" t="s">
-[...4 lines deleted...]
-      <c r="A165" t="s">
+      <c r="H300" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
         <v>32</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="B301" t="s">
+        <v>51</v>
+      </c>
+      <c r="C301" t="s">
         <v>33</v>
       </c>
-      <c r="D165" t="s">
-[...2 lines deleted...]
-      <c r="E165" t="s">
+      <c r="D301" t="s">
+        <v>80</v>
+      </c>
+      <c r="E301" t="s">
         <v>6</v>
       </c>
-      <c r="F165" t="s">
-[...623 lines deleted...]
-      <c r="D210" t="s">
+      <c r="F301" t="s">
         <v>105</v>
-      </c>
-[...784 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...40 lines deleted...]
-    <mergeCell ref="F261:H261"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="F49:H49"/>
+    <mergeCell ref="A54:J54"/>
+    <mergeCell ref="F61:H61"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="A78:J78"/>
+    <mergeCell ref="F85:H85"/>
+    <mergeCell ref="A90:J90"/>
+    <mergeCell ref="F97:H97"/>
+    <mergeCell ref="A102:J102"/>
+    <mergeCell ref="F109:H109"/>
+    <mergeCell ref="A114:J114"/>
+    <mergeCell ref="F121:H121"/>
+    <mergeCell ref="A126:J126"/>
+    <mergeCell ref="F133:H133"/>
+    <mergeCell ref="A138:J138"/>
+    <mergeCell ref="F145:H145"/>
+    <mergeCell ref="A150:J150"/>
+    <mergeCell ref="F157:H157"/>
+    <mergeCell ref="A162:J162"/>
+    <mergeCell ref="F169:H169"/>
+    <mergeCell ref="A174:J174"/>
+    <mergeCell ref="F181:H181"/>
+    <mergeCell ref="A186:J186"/>
+    <mergeCell ref="F193:H193"/>
+    <mergeCell ref="A198:J198"/>
+    <mergeCell ref="F205:H205"/>
+    <mergeCell ref="A210:J210"/>
+    <mergeCell ref="F217:H217"/>
+    <mergeCell ref="A222:J222"/>
+    <mergeCell ref="F229:H229"/>
+    <mergeCell ref="A234:J234"/>
+    <mergeCell ref="F241:H241"/>
+    <mergeCell ref="A246:J246"/>
+    <mergeCell ref="F253:H253"/>
+    <mergeCell ref="A258:J258"/>
+    <mergeCell ref="F265:H265"/>
+    <mergeCell ref="A270:J270"/>
+    <mergeCell ref="F277:H277"/>
+    <mergeCell ref="A282:J282"/>
+    <mergeCell ref="F289:H289"/>
+    <mergeCell ref="A294:J294"/>
+    <mergeCell ref="F301:H301"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>